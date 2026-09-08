--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -223,51 +223,51 @@
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00D529C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-IE"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="00A348F1" w:rsidRPr="001D39D4">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-IE"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="668E74B6" wp14:editId="637B3D42">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="668E74B6" wp14:editId="5A3CDF79">
             <wp:extent cx="1526400" cy="720000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1351485078" name="Picture 1351485078" descr="https://drcd.cloud.gov.ie/KnowledgeBase/DepartmentLogosandBrandedTemplates/Content/PublishingImages/Pages/OurRuralFuture/Our%20Rural%20Future_Std_Colour.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5" descr="https://drcd.cloud.gov.ie/KnowledgeBase/DepartmentLogosandBrandedTemplates/Content/PublishingImages/Pages/OurRuralFuture/Our%20Rural%20Future_Std_Colour.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="7622" t="14131" r="7713" b="14251"/>
                     <a:stretch/>
@@ -341,112 +341,142 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00912F2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00A348F1" w:rsidRPr="00912F2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73652726" w14:textId="77777777" w:rsidR="00B445A1" w:rsidRPr="00912F2B" w:rsidRDefault="00B445A1" w:rsidP="00B445A1">
+    <w:p w14:paraId="73652726" w14:textId="6F6287D3" w:rsidR="00B445A1" w:rsidRPr="00912F2B" w:rsidRDefault="00B445A1" w:rsidP="00B445A1">
       <w:pPr>
         <w:ind w:left="-1418" w:right="-1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C20C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00912F2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Measure 1 - Project Application Form </w:t>
+        <w:t xml:space="preserve">Measure 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00405F40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00405F40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expression of Interest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Form </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BA52AC" w14:textId="77777777" w:rsidR="00B445A1" w:rsidRPr="00434D0B" w:rsidRDefault="00B445A1" w:rsidP="00B445A1">
+    <w:p w14:paraId="14BA52AC" w14:textId="3201A67C" w:rsidR="00B445A1" w:rsidRPr="00434D0B" w:rsidRDefault="00B445A1" w:rsidP="00B445A1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00434D0B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Local Authority</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">/Local Development Company </w:t>
+        <w:t xml:space="preserve">Local Development Company </w:t>
       </w:r>
       <w:r w:rsidRPr="00434D0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Information </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -11223,80 +11253,640 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="567023C5" w14:textId="77777777" w:rsidR="00B445A1" w:rsidRPr="008839F7" w:rsidRDefault="00B445A1" w:rsidP="00B445A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27191C40" w14:textId="77777777" w:rsidR="00B445A1" w:rsidRPr="008839F7" w:rsidRDefault="00B445A1" w:rsidP="00B445A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EAE7A0F" w14:textId="162C75E3" w:rsidR="0088610F" w:rsidRDefault="00B445A1">
+    <w:p w14:paraId="2AA7445D" w14:textId="77777777" w:rsidR="00405F40" w:rsidRPr="00405F40" w:rsidRDefault="00B445A1" w:rsidP="00405F40">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">                                                                                                                                                                                                                                                              </w:t>
+        <w:t xml:space="preserve">                                            </w:t>
+      </w:r>
+      <w:r w:rsidR="00405F40" w:rsidRPr="00405F40">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20672107" wp14:editId="2F6AD8E5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-336550</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>614680</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6742632" cy="1204595"/>
+                <wp:effectExtent l="0" t="0" r="20320" b="14605"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1607906535" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6742632" cy="1204595"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="64AB79A6" w14:textId="77777777" w:rsidR="00405F40" w:rsidRDefault="00405F40" w:rsidP="00405F40">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="2166BDAF" w14:textId="0EB5053B" w:rsidR="00405F40" w:rsidRPr="006D399F" w:rsidRDefault="00405F40" w:rsidP="00405F40">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006D399F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">All completed </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>Expression of Interest Forms</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006D399F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> under Measure 1 must be submitted in </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006D399F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>WORD Format</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006D399F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> to </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006D399F">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="156082" w:themeColor="accent1"/>
+                              </w:rPr>
+                              <w:t>info@wcdp.ie</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006D399F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="156082" w:themeColor="accent1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006D399F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>by </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006D399F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>4.00 p.m. on</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Tuesday 1</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00405F40">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>st</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> September 2026</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006D399F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">.  All </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>submissions</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006D399F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> will be subject to a competitive selection process.  </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7D879705" w14:textId="23486781" w:rsidR="00405F40" w:rsidRPr="006D399F" w:rsidRDefault="00405F40" w:rsidP="00405F40">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:bookmarkStart w:id="2" w:name="_Hlk184733237"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Expression of Interest</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006D399F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Forms received after this date and time will not be considered for the 202</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006D399F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>/202</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>7</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006D399F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Outdoor Recreation Infrastructure Scheme.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:bookmarkEnd w:id="2"/>
+                          <w:p w14:paraId="55B9A0B6" w14:textId="77777777" w:rsidR="00405F40" w:rsidRDefault="00405F40" w:rsidP="00405F40">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="20672107" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-26.5pt;margin-top:48.4pt;width:530.9pt;height:94.85pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2qPQmbAIAACoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/2xpFuDOkXQosOA&#10;oi3WDj0rslQbkEWNUuJkv36U7DhFW+ww7GJTIvlIPT3q/GLXGbZV6FuwFS9Ocs6UlVC39rniPx+v&#10;P33lzAdha2HAqorvlecXy48fznu3UCU0YGqFjECsX/Su4k0IbpFlXjaqE/4EnLLk1ICdCLTE56xG&#10;0RN6Z7Iyz0+zHrB2CFJ5T7tXg5MvE77WSoY7rb0KzFScegvpi+m7jt9seS4Wzyhc08qxDfEPXXSi&#10;tVR0groSQbANtm+gulYieNDhREKXgdatVOkMdJoif3Wah0Y4lc5C5Hg30eT/H6y83T64eyQaeucX&#10;nsx4ip3GLv6pP7ZLZO0nstQuMEmbp19m5ennkjNJvqLMZ/OzeaQzO6Y79OGbgo5Fo+JIt5FIEtsb&#10;H4bQQ0isZuG6NSbuH3tJVtgbFQOM/aE0a2uqXiagJBN1aZBtBV2wkFLZUAyuRtRq2C7meZ5umlqb&#10;MlKjCTAiayo8YY8AUYJvsYe2x/iYqpLKpuT8b40NyVNGqgw2TMldawHfAzB0qrHyEH8gaaAmshR2&#10;6x2FRHMN9f4eGcIgd+/kdUs3cCN8uBdI+qZJoJkNd/TRBvqKw2hx1gD+fm8/xpPsyMtZT/NScf9r&#10;I1BxZr5bEuRZMZvFAUuL2fxLSQt86Vm/9NhNdwl0YwW9Dk4mM8YHczA1QvdEo72KVcklrKTaFZcB&#10;D4vLMMwxPQ5SrVYpjIbKiXBjH5yM4JHgqLDH3ZNAN8owkIJv4TBbYvFKjUNszLSw2gTQbZLqkdeR&#10;ehrIpKHx8YgT/3Kdoo5P3PIPAAAA//8DAFBLAwQUAAYACAAAACEAdf762uAAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvC0KquazoBEhyGODAmcU0bL6lonJJkW3l7shPc&#10;bPnX7++rN5Mb2AlD7D1JuJsLYEid1z0ZCfuP51kJLCZFWg2eUMIPRtg011e1qrQ/0zuedsmwXEKx&#10;UhJsSmPFeewsOhXnfkTKt4MPTqW8BsN1UOdc7ga+EKLgTvWUP1g14pPF7mt3dBJa8zitaGu2zr4k&#10;4/efr2/fLkh5ezM9rIElnNJfGC74GR2azNT6I+nIBgmz5X12SRJWRVa4BIQo89RKWJTFEnhT8/8O&#10;zS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdqj0JmwCAAAqBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdf762uAAAAALAQAADwAAAAAAAAAA&#10;AAAAAADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="64AB79A6" w14:textId="77777777" w:rsidR="00405F40" w:rsidRDefault="00405F40" w:rsidP="00405F40">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="2166BDAF" w14:textId="0EB5053B" w:rsidR="00405F40" w:rsidRPr="006D399F" w:rsidRDefault="00405F40" w:rsidP="00405F40">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006D399F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">All completed </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>Expression of Interest Forms</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006D399F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> under Measure 1 must be submitted in </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006D399F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>WORD Format</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006D399F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> to </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006D399F">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="156082" w:themeColor="accent1"/>
+                        </w:rPr>
+                        <w:t>info@wcdp.ie</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006D399F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="156082" w:themeColor="accent1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006D399F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>by </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006D399F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>4.00 p.m. on</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Tuesday 1</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00405F40">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <w:t>st</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> September 2026</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006D399F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">.  All </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>submissions</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006D399F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> will be subject to a competitive selection process.  </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7D879705" w14:textId="23486781" w:rsidR="00405F40" w:rsidRPr="006D399F" w:rsidRDefault="00405F40" w:rsidP="00405F40">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:bookmarkStart w:id="3" w:name="_Hlk184733237"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Expression of Interest</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006D399F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Forms received after this date and time will not be considered for the 202</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006D399F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>/202</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>7</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006D399F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Outdoor Recreation Infrastructure Scheme.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:bookmarkEnd w:id="3"/>
+                    <w:p w14:paraId="55B9A0B6" w14:textId="77777777" w:rsidR="00405F40" w:rsidRDefault="00405F40" w:rsidP="00405F40">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAE7A0F" w14:textId="6DF663FF" w:rsidR="0088610F" w:rsidRDefault="00B445A1">
+      <w:r>
+        <w:t xml:space="preserve">                                                                                                                                                                                                                  </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0088610F">
       <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E5B830C" w14:textId="77777777" w:rsidR="00B52A16" w:rsidRDefault="00B52A16" w:rsidP="00B445A1">
+    <w:p w14:paraId="20B11D21" w14:textId="77777777" w:rsidR="002B41B8" w:rsidRDefault="002B41B8" w:rsidP="00B445A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D7F0C01" w14:textId="77777777" w:rsidR="00B52A16" w:rsidRDefault="00B52A16" w:rsidP="00B445A1">
+    <w:p w14:paraId="200E1670" w14:textId="77777777" w:rsidR="002B41B8" w:rsidRDefault="002B41B8" w:rsidP="00B445A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -11372,61 +11962,61 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4376CC8E" w14:textId="77777777" w:rsidR="009E5589" w:rsidRDefault="009E5589">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5027BCAC" w14:textId="77777777" w:rsidR="00B52A16" w:rsidRDefault="00B52A16" w:rsidP="00B445A1">
+    <w:p w14:paraId="615205A0" w14:textId="77777777" w:rsidR="002B41B8" w:rsidRDefault="002B41B8" w:rsidP="00B445A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CF9DCA9" w14:textId="77777777" w:rsidR="00B52A16" w:rsidRDefault="00B52A16" w:rsidP="00B445A1">
+    <w:p w14:paraId="257375EF" w14:textId="77777777" w:rsidR="002B41B8" w:rsidRDefault="002B41B8" w:rsidP="00B445A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B585C19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="050ABF78"/>
     <w:lvl w:ilvl="0" w:tplc="1809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -12084,64 +12674,68 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C4A7A"/>
     <w:rsid w:val="00010AE5"/>
     <w:rsid w:val="00013F8B"/>
+    <w:rsid w:val="000B4461"/>
     <w:rsid w:val="00111336"/>
     <w:rsid w:val="001154E7"/>
     <w:rsid w:val="00140C99"/>
     <w:rsid w:val="001668AB"/>
     <w:rsid w:val="001706EE"/>
     <w:rsid w:val="001D74B7"/>
+    <w:rsid w:val="001F626A"/>
     <w:rsid w:val="00206141"/>
     <w:rsid w:val="002A3354"/>
     <w:rsid w:val="002A78C0"/>
+    <w:rsid w:val="002B41B8"/>
     <w:rsid w:val="002B4D82"/>
     <w:rsid w:val="002C4A7A"/>
     <w:rsid w:val="002E5C40"/>
     <w:rsid w:val="00303799"/>
     <w:rsid w:val="003E29CF"/>
+    <w:rsid w:val="00405F40"/>
     <w:rsid w:val="00474DDC"/>
     <w:rsid w:val="004C6B13"/>
     <w:rsid w:val="004D0860"/>
     <w:rsid w:val="004D5C1E"/>
     <w:rsid w:val="004E29D5"/>
     <w:rsid w:val="004E323E"/>
     <w:rsid w:val="005D21AA"/>
     <w:rsid w:val="00617885"/>
     <w:rsid w:val="00640CB8"/>
     <w:rsid w:val="006C2875"/>
     <w:rsid w:val="007F6787"/>
     <w:rsid w:val="00805154"/>
     <w:rsid w:val="0088610F"/>
     <w:rsid w:val="00912F2B"/>
     <w:rsid w:val="00946397"/>
     <w:rsid w:val="0097630D"/>
     <w:rsid w:val="00981540"/>
     <w:rsid w:val="009E5589"/>
     <w:rsid w:val="00A348F1"/>
     <w:rsid w:val="00A6678D"/>
     <w:rsid w:val="00A76AAB"/>
     <w:rsid w:val="00B171A3"/>
     <w:rsid w:val="00B445A1"/>
     <w:rsid w:val="00B52A16"/>
     <w:rsid w:val="00BF7A0E"/>
@@ -12779,51 +13373,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002C4A7A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -13611,115 +14204,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...63 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="eDocument" ma:contentTypeID="0x0101000BC94875665D404BB1351B53C41FD2C00073DE6C25B6812F4F92198E785382B9D2" ma:contentTypeVersion="199" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="02e32ab99e7e217ba38cbc186d3c83c1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="de2a20c1-6bc6-42af-92de-f78b39ac52e7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e38f51a3e1ad5bb1eed250a125461802" ns2:_="">
     <xsd:import namespace="de2a20c1-6bc6-42af-92de-f78b39ac52e7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_vti_ItemDeclaredRecord" minOccurs="0"/>
                 <xsd:element ref="ns2:eDocs_FileStatus"/>
                 <xsd:element ref="ns2:eDocs_eFileName" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:h1f8bb4843d6459a8b809123185593c7" minOccurs="0"/>
                 <xsd:element ref="ns2:nb1b8a72855341e18dd75ce464e281f2" minOccurs="0"/>
                 <xsd:element ref="ns2:m02c691f3efa402dab5cbaa8c240a9e7" minOccurs="0"/>
                 <xsd:element ref="ns2:mbbd3fafa5ab4e5eb8a6a5e099cef439" minOccurs="0"/>
                 <xsd:element ref="ns2:fbaa881fc4ae443f9fdafbdd527793df" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -13884,116 +14412,181 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <m02c691f3efa402dab5cbaa8c240a9e7 xmlns="de2a20c1-6bc6-42af-92de-f78b39ac52e7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Administration</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">69de52f0-4635-46fd-ab40-afe2eb3f944d</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">#Correspondence</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">a355d7bd-26fe-4023-8076-fb494aeebd2c</TermId>
+        </TermInfo>
+      </Terms>
+    </m02c691f3efa402dab5cbaa8c240a9e7>
+    <fbaa881fc4ae443f9fdafbdd527793df xmlns="de2a20c1-6bc6-42af-92de-f78b39ac52e7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </fbaa881fc4ae443f9fdafbdd527793df>
+    <mbbd3fafa5ab4e5eb8a6a5e099cef439 xmlns="de2a20c1-6bc6-42af-92de-f78b39ac52e7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Unclassified</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">633aad03-fabf-442b-85c7-8209b03da9f6</TermId>
+        </TermInfo>
+      </Terms>
+    </mbbd3fafa5ab4e5eb8a6a5e099cef439>
+    <eDocs_eFileName xmlns="de2a20c1-6bc6-42af-92de-f78b39ac52e7">RCDRPS002-001-2026</eDocs_eFileName>
+    <h1f8bb4843d6459a8b809123185593c7 xmlns="de2a20c1-6bc6-42af-92de-f78b39ac52e7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">002</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">917d5a09-4305-460c-9415-f709ff26abde</TermId>
+        </TermInfo>
+      </Terms>
+    </h1f8bb4843d6459a8b809123185593c7>
+    <TaxCatchAll xmlns="de2a20c1-6bc6-42af-92de-f78b39ac52e7">
+      <Value>7</Value>
+      <Value>5</Value>
+      <Value>4</Value>
+      <Value>36</Value>
+      <Value>1</Value>
+    </TaxCatchAll>
+    <nb1b8a72855341e18dd75ce464e281f2 xmlns="de2a20c1-6bc6-42af-92de-f78b39ac52e7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2026</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">125268f7-2990-4341-95b6-5bf6875617ae</TermId>
+        </TermInfo>
+      </Terms>
+    </nb1b8a72855341e18dd75ce464e281f2>
+    <_vti_ItemDeclaredRecord xmlns="de2a20c1-6bc6-42af-92de-f78b39ac52e7" xsi:nil="true"/>
+    <eDocs_FileStatus xmlns="de2a20c1-6bc6-42af-92de-f78b39ac52e7">Live</eDocs_FileStatus>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F01EF4A3-0DD6-4E62-A334-F672ABC93FE8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="de2a20c1-6bc6-42af-92de-f78b39ac52e7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B6A74F7-9261-4FC4-8DA1-08CB9D7B486B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="de2a20c1-6bc6-42af-92de-f78b39ac52e7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77922D03-821D-4799-98CF-38C443D89083}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>1532</Words>
-  <Characters>8737</Characters>
+  <Words>1531</Words>
+  <Characters>8727</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>72</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>BTS Desktop</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10249</CharactersWithSpaces>
+  <CharactersWithSpaces>10238</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sarah Duffy (DRCDG)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000BC94875665D404BB1351B53C41FD2C00073DE6C25B6812F4F92198E785382B9D2</vt:lpwstr>
   </property>